--- v2 (2026-02-11)
+++ v3 (2026-04-17)
@@ -386,514 +386,514 @@
       </c>
       <c r="R2" s="3" t="inlineStr">
         <is>
           <t>Nominēts, kWh IPGKAP</t>
         </is>
       </c>
       <c r="S2" s="3" t="inlineStr">
         <is>
           <t>Nominēts, kWh IPGKSP</t>
         </is>
       </c>
       <c r="T2" s="3" t="inlineStr">
         <is>
           <t>Nenominēts,kWh</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>Pieejams,kWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="B3" s="4" t="n">
-        <v>51000000</v>
+        <v>130000000</v>
       </c>
       <c r="C3" s="4" t="n">
-        <v>90000000</v>
+        <v>0</v>
       </c>
       <c r="D3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="n">
-        <v>0</v>
+        <v>11043463</v>
       </c>
       <c r="G3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="4" t="n">
-        <v>141000000</v>
+        <v>118956537</v>
       </c>
       <c r="K3" s="4" t="n">
-        <v>141000000</v>
+        <v>94355217</v>
       </c>
       <c r="L3" s="4" t="n">
-        <v>141000000</v>
+        <v>115000000</v>
       </c>
       <c r="M3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="4" t="n">
-        <v>17400624</v>
+        <v>2144333</v>
       </c>
       <c r="O3" s="4" t="n">
-        <v>33273409</v>
+        <v>432000</v>
       </c>
       <c r="P3" s="4" t="n">
-        <v>90325967</v>
+        <v>11393114</v>
       </c>
       <c r="Q3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="4" t="n">
-        <v>0</v>
+        <v>101030553</v>
       </c>
       <c r="U3" s="4" t="n">
-        <v>0</v>
+        <v>79982523</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="B4" s="4" t="n">
-        <v>51000000</v>
+        <v>130000000</v>
       </c>
       <c r="C4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="4" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="E4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="4" t="n">
-        <v>0</v>
+        <v>7500000</v>
       </c>
       <c r="G4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="4" t="n">
-        <v>50976000</v>
+        <v>122500000</v>
       </c>
       <c r="K4" s="4" t="n">
-        <v>50976000</v>
+        <v>122500000</v>
       </c>
       <c r="L4" s="4" t="n">
-        <v>141000000</v>
+        <v>115000000</v>
       </c>
       <c r="M4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="4" t="n">
-        <v>0</v>
+        <v>1068000</v>
       </c>
       <c r="O4" s="4" t="n">
-        <v>4500000</v>
+        <v>0</v>
       </c>
       <c r="P4" s="4" t="n">
-        <v>0</v>
+        <v>10942841</v>
       </c>
       <c r="Q4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="4" t="n">
-        <v>136500000</v>
+        <v>102989159</v>
       </c>
       <c r="U4" s="4" t="n">
-        <v>136500000</v>
+        <v>102989159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="B5" s="4" t="n">
-        <v>51000000</v>
+        <v>130000000</v>
       </c>
       <c r="C5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="4" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="E5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="4" t="n">
-        <v>0</v>
+        <v>7500000</v>
       </c>
       <c r="G5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="4" t="n">
-        <v>50976000</v>
+        <v>122500000</v>
       </c>
       <c r="K5" s="4" t="n">
-        <v>50976000</v>
+        <v>122500000</v>
       </c>
       <c r="L5" s="4" t="n">
-        <v>141000000</v>
+        <v>115000000</v>
       </c>
       <c r="M5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="4" t="n">
-        <v>1000000</v>
+        <v>0</v>
       </c>
       <c r="P5" s="4" t="n">
-        <v>0</v>
+        <v>11433852</v>
       </c>
       <c r="Q5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="4" t="n">
-        <v>140000000</v>
+        <v>103566148</v>
       </c>
       <c r="U5" s="4" t="n">
-        <v>140000000</v>
+        <v>103566148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2026-02-14</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="B6" s="4" t="n">
-        <v>51000000</v>
+        <v>130000000</v>
       </c>
       <c r="C6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="4" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="E6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="4" t="n">
-        <v>0</v>
+        <v>6000000</v>
       </c>
       <c r="G6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="4" t="n">
-        <v>50976000</v>
+        <v>124000000</v>
       </c>
       <c r="K6" s="4" t="n">
-        <v>50976000</v>
+        <v>124000000</v>
       </c>
       <c r="L6" s="4" t="n">
-        <v>141000000</v>
+        <v>115000000</v>
       </c>
       <c r="M6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="4" t="n">
-        <v>0</v>
+        <v>12421590</v>
       </c>
       <c r="Q6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="4" t="n">
-        <v>141000000</v>
+        <v>102578410</v>
       </c>
       <c r="U6" s="4" t="n">
-        <v>141000000</v>
+        <v>102578410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2026-02-15</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="B7" s="4" t="n">
-        <v>51000000</v>
+        <v>130000000</v>
       </c>
       <c r="C7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="4" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="E7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="4" t="n">
-        <v>50976000</v>
+        <v>130000000</v>
       </c>
       <c r="K7" s="4" t="n">
-        <v>50976000</v>
+        <v>130000000</v>
       </c>
       <c r="L7" s="4" t="n">
-        <v>130000000</v>
+        <v>115000000</v>
       </c>
       <c r="M7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="4" t="n">
-        <v>130000000</v>
+        <v>115000000</v>
       </c>
       <c r="U7" s="4" t="n">
-        <v>130000000</v>
+        <v>115000000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2026-02-16</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="B8" s="4" t="n">
-        <v>51000000</v>
+        <v>130000000</v>
       </c>
       <c r="C8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="4" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="E8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="4" t="n">
-        <v>50976000</v>
+        <v>130000000</v>
       </c>
       <c r="K8" s="4" t="n">
-        <v>50976000</v>
+        <v>130000000</v>
       </c>
       <c r="L8" s="4" t="n">
-        <v>130000000</v>
+        <v>115000000</v>
       </c>
       <c r="M8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="4" t="n">
-        <v>130000000</v>
+        <v>115000000</v>
       </c>
       <c r="U8" s="4" t="n">
-        <v>130000000</v>
+        <v>115000000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
-        <v>51000000</v>
+        <v>130000000</v>
       </c>
       <c r="C9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="4" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="E9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="4" t="n">
-        <v>50976000</v>
+        <v>130000000</v>
       </c>
       <c r="K9" s="4" t="n">
-        <v>50976000</v>
+        <v>130000000</v>
       </c>
       <c r="L9" s="4" t="n">
-        <v>130000000</v>
+        <v>115000000</v>
       </c>
       <c r="M9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="4" t="n">
-        <v>130000000</v>
+        <v>115000000</v>
       </c>
       <c r="U9" s="4" t="n">
-        <v>130000000</v>
+        <v>115000000</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="L1:U1"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>