--- v3 (2026-04-17)
+++ v4 (2026-06-16)
@@ -386,514 +386,514 @@
       </c>
       <c r="R2" s="3" t="inlineStr">
         <is>
           <t>Nominēts, kWh IPGKAP</t>
         </is>
       </c>
       <c r="S2" s="3" t="inlineStr">
         <is>
           <t>Nominēts, kWh IPGKSP</t>
         </is>
       </c>
       <c r="T2" s="3" t="inlineStr">
         <is>
           <t>Nenominēts,kWh</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>Pieejams,kWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-06-17</t>
         </is>
       </c>
       <c r="B3" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="C3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="n">
-        <v>0</v>
+        <v>2991000</v>
       </c>
       <c r="E3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="n">
-        <v>11043463</v>
+        <v>34449191</v>
       </c>
       <c r="G3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="4" t="n">
-        <v>118956537</v>
+        <v>122559809</v>
       </c>
       <c r="K3" s="4" t="n">
-        <v>94355217</v>
+        <v>122559809</v>
       </c>
       <c r="L3" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="M3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="4" t="n">
-        <v>2144333</v>
+        <v>52831</v>
       </c>
       <c r="O3" s="4" t="n">
-        <v>432000</v>
+        <v>0</v>
       </c>
       <c r="P3" s="4" t="n">
-        <v>11393114</v>
+        <v>4868000</v>
       </c>
       <c r="Q3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T3" s="4" t="n">
-        <v>101030553</v>
+        <v>69079169</v>
       </c>
       <c r="U3" s="4" t="n">
-        <v>79982523</v>
+        <v>69079169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B4" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="C4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="4" t="n">
-        <v>7500000</v>
+        <v>3000000</v>
       </c>
       <c r="G4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="4" t="n">
-        <v>122500000</v>
+        <v>157000000</v>
       </c>
       <c r="K4" s="4" t="n">
-        <v>122500000</v>
+        <v>157000000</v>
       </c>
       <c r="L4" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="M4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="4" t="n">
-        <v>1068000</v>
+        <v>0</v>
       </c>
       <c r="O4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="4" t="n">
-        <v>10942841</v>
+        <v>0</v>
       </c>
       <c r="Q4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T4" s="4" t="n">
-        <v>102989159</v>
+        <v>74000000</v>
       </c>
       <c r="U4" s="4" t="n">
-        <v>102989159</v>
+        <v>74000000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="B5" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="C5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="4" t="n">
-        <v>7500000</v>
+        <v>0</v>
       </c>
       <c r="G5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="4" t="n">
-        <v>122500000</v>
+        <v>160000000</v>
       </c>
       <c r="K5" s="4" t="n">
-        <v>122500000</v>
+        <v>160000000</v>
       </c>
       <c r="L5" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="M5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="4" t="n">
-        <v>11433852</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="4" t="n">
-        <v>103566148</v>
+        <v>74000000</v>
       </c>
       <c r="U5" s="4" t="n">
-        <v>103566148</v>
+        <v>74000000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-06-20</t>
         </is>
       </c>
       <c r="B6" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="C6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="4" t="n">
-        <v>6000000</v>
+        <v>0</v>
       </c>
       <c r="G6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="4" t="n">
-        <v>124000000</v>
+        <v>160000000</v>
       </c>
       <c r="K6" s="4" t="n">
-        <v>124000000</v>
+        <v>160000000</v>
       </c>
       <c r="L6" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="M6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="4" t="n">
-        <v>12421590</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T6" s="4" t="n">
-        <v>102578410</v>
+        <v>74000000</v>
       </c>
       <c r="U6" s="4" t="n">
-        <v>102578410</v>
+        <v>74000000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-06-21</t>
         </is>
       </c>
       <c r="B7" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="C7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="K7" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="L7" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="M7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T7" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="U7" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="B8" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="C8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="K8" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="L8" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="M8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T8" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="U8" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="C9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="K9" s="4" t="n">
-        <v>130000000</v>
+        <v>160000000</v>
       </c>
       <c r="L9" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="M9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
       <c r="U9" s="4" t="n">
-        <v>115000000</v>
+        <v>74000000</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="L1:U1"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>