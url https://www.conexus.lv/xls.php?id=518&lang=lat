--- v4 (2026-06-16)
+++ v5 (2026-08-16)
@@ -138,79 +138,77 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:U9"/>
+  <dimension ref="A1:S9"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="22"/>
     <col collapsed="false" hidden="false" max="19" min="19" style="0" customWidth="true" width="22"/>
-    <col collapsed="false" hidden="false" max="20" min="20" style="0" customWidth="true" width="22"/>
-[...1 lines deleted...]
-    <col collapsed="false" hidden="false" max="1024" min="22" style="0" customWidth="false" width="11.5"/>
+    <col collapsed="false" hidden="false" max="1024" min="20" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Iesūknēšana</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>x2</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>x3</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
@@ -222,684 +220,622 @@
           <t>x5</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>x6</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>x7</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>x8</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>x9</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
-          <t>x10</t>
+          <t>Izņemšana</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
-          <t>Izņemšana</t>
+          <t>x11</t>
         </is>
       </c>
       <c r="M1" s="2" t="inlineStr">
         <is>
           <t>x12</t>
         </is>
       </c>
       <c r="N1" s="2" t="inlineStr">
         <is>
           <t>x13</t>
         </is>
       </c>
       <c r="O1" s="2" t="inlineStr">
         <is>
           <t>x14</t>
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>x15</t>
         </is>
       </c>
       <c r="Q1" s="2" t="inlineStr">
         <is>
           <t>x16</t>
         </is>
       </c>
       <c r="R1" s="2" t="inlineStr">
         <is>
           <t>x17</t>
         </is>
       </c>
       <c r="S1" s="2" t="inlineStr">
         <is>
           <t>x18</t>
-        </is>
-[...8 lines deleted...]
-          <t>x20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Gāzes diena</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>Maksimums,kWh</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Reversa jauda,kWh</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Nominēts, kWh IPGK1YP</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
-          <t>Nominēts, kWh IPGK2YP</t>
+          <t>Nominēts, kWh IPGK5YP</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
+          <t>Nominēts, kWh INTP</t>
+        </is>
+      </c>
+      <c r="G2" s="3" t="inlineStr">
+        <is>
+          <t>Nominēts, kWh IPGKAP</t>
+        </is>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>Nominēts, kWh IPGKSP</t>
+        </is>
+      </c>
+      <c r="I2" s="3" t="inlineStr">
+        <is>
+          <t>Nenominēts,kWh</t>
+        </is>
+      </c>
+      <c r="J2" s="3" t="inlineStr">
+        <is>
+          <t>Pieejams,kWh</t>
+        </is>
+      </c>
+      <c r="K2" s="3" t="inlineStr">
+        <is>
+          <t>Maksimums,kWh</t>
+        </is>
+      </c>
+      <c r="L2" s="3" t="inlineStr">
+        <is>
+          <t>Reversa jauda,kWh</t>
+        </is>
+      </c>
+      <c r="M2" s="3" t="inlineStr">
+        <is>
+          <t>Nominēts, kWh IPGK1YP</t>
+        </is>
+      </c>
+      <c r="N2" s="3" t="inlineStr">
+        <is>
           <t>Nominēts, kWh IPGK5YP</t>
         </is>
       </c>
-      <c r="G2" s="3" t="inlineStr">
+      <c r="O2" s="3" t="inlineStr">
         <is>
           <t>Nominēts, kWh INTP</t>
         </is>
       </c>
-      <c r="H2" s="3" t="inlineStr">
+      <c r="P2" s="3" t="inlineStr">
         <is>
           <t>Nominēts, kWh IPGKAP</t>
         </is>
       </c>
-      <c r="I2" s="3" t="inlineStr">
+      <c r="Q2" s="3" t="inlineStr">
         <is>
           <t>Nominēts, kWh IPGKSP</t>
         </is>
       </c>
-      <c r="J2" s="3" t="inlineStr">
+      <c r="R2" s="3" t="inlineStr">
         <is>
           <t>Nenominēts,kWh</t>
         </is>
       </c>
-      <c r="K2" s="3" t="inlineStr">
-[...38 lines deleted...]
-      </c>
       <c r="S2" s="3" t="inlineStr">
-        <is>
-[...8 lines deleted...]
-      <c r="U2" s="3" t="inlineStr">
         <is>
           <t>Pieejams,kWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2026-06-17</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="B3" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="n">
-        <v>2991000</v>
+        <v>78000</v>
       </c>
       <c r="E3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="n">
-        <v>34449191</v>
+        <v>0</v>
       </c>
       <c r="G3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="4" t="n">
-        <v>0</v>
+        <v>159922000</v>
       </c>
       <c r="J3" s="4" t="n">
-        <v>122559809</v>
+        <v>93287838</v>
       </c>
       <c r="K3" s="4" t="n">
-        <v>122559809</v>
+        <v>74000000</v>
       </c>
       <c r="L3" s="4" t="n">
-        <v>74000000</v>
+        <v>0</v>
       </c>
       <c r="M3" s="4" t="n">
-        <v>0</v>
+        <v>1936081</v>
       </c>
       <c r="N3" s="4" t="n">
-        <v>52831</v>
+        <v>30127586</v>
       </c>
       <c r="O3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P3" s="4" t="n">
-        <v>4868000</v>
+        <v>0</v>
       </c>
       <c r="Q3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="4" t="n">
-        <v>0</v>
+        <v>41936333</v>
       </c>
       <c r="S3" s="4" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>69079169</v>
+        <v>24859951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="B4" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="4" t="n">
-        <v>3000000</v>
+        <v>0</v>
       </c>
       <c r="G4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="4" t="n">
-        <v>0</v>
+        <v>160000000</v>
       </c>
       <c r="J4" s="4" t="n">
-        <v>157000000</v>
+        <v>160000000</v>
       </c>
       <c r="K4" s="4" t="n">
-        <v>157000000</v>
+        <v>74000000</v>
       </c>
       <c r="L4" s="4" t="n">
-        <v>74000000</v>
+        <v>0</v>
       </c>
       <c r="M4" s="4" t="n">
-        <v>0</v>
+        <v>2184000</v>
       </c>
       <c r="N4" s="4" t="n">
-        <v>0</v>
+        <v>33371888</v>
       </c>
       <c r="O4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="4" t="n">
-        <v>0</v>
+        <v>38444112</v>
       </c>
       <c r="S4" s="4" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>74000000</v>
+        <v>38444112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="B5" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="4" t="n">
-        <v>0</v>
+        <v>160000000</v>
       </c>
       <c r="J5" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="K5" s="4" t="n">
-        <v>160000000</v>
+        <v>74000000</v>
       </c>
       <c r="L5" s="4" t="n">
-        <v>74000000</v>
+        <v>0</v>
       </c>
       <c r="M5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="4" t="n">
-        <v>0</v>
+        <v>3600000</v>
       </c>
       <c r="O5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="4" t="n">
-        <v>0</v>
+        <v>70400000</v>
       </c>
       <c r="S5" s="4" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>74000000</v>
+        <v>70400000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2026-06-20</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="B6" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="4" t="n">
-        <v>0</v>
+        <v>160000000</v>
       </c>
       <c r="J6" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="K6" s="4" t="n">
-        <v>160000000</v>
+        <v>74000000</v>
       </c>
       <c r="L6" s="4" t="n">
-        <v>74000000</v>
+        <v>0</v>
       </c>
       <c r="M6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="4" t="n">
-        <v>0</v>
+        <v>3600000</v>
       </c>
       <c r="O6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="4" t="n">
-        <v>0</v>
+        <v>70400000</v>
       </c>
       <c r="S6" s="4" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>74000000</v>
+        <v>70400000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2026-06-21</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="B7" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="4" t="n">
-        <v>0</v>
+        <v>160000000</v>
       </c>
       <c r="J7" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="K7" s="4" t="n">
-        <v>160000000</v>
+        <v>74000000</v>
       </c>
       <c r="L7" s="4" t="n">
-        <v>74000000</v>
+        <v>0</v>
       </c>
       <c r="M7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="4" t="n">
-        <v>0</v>
+        <v>3600000</v>
       </c>
       <c r="O7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="4" t="n">
-        <v>0</v>
+        <v>70400000</v>
       </c>
       <c r="S7" s="4" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>74000000</v>
+        <v>70400000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="B8" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="4" t="n">
-        <v>0</v>
+        <v>160000000</v>
       </c>
       <c r="J8" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="K8" s="4" t="n">
-        <v>160000000</v>
+        <v>74000000</v>
       </c>
       <c r="L8" s="4" t="n">
-        <v>74000000</v>
+        <v>0</v>
       </c>
       <c r="M8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="4" t="n">
-        <v>0</v>
+        <v>3600000</v>
       </c>
       <c r="O8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="4" t="n">
-        <v>0</v>
+        <v>70400000</v>
       </c>
       <c r="S8" s="4" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>74000000</v>
+        <v>70400000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-22</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="4" t="n">
-        <v>0</v>
+        <v>160000000</v>
       </c>
       <c r="J9" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="K9" s="4" t="n">
-        <v>160000000</v>
+        <v>74000000</v>
       </c>
       <c r="L9" s="4" t="n">
-        <v>74000000</v>
+        <v>0</v>
       </c>
       <c r="M9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="4" t="n">
-        <v>0</v>
+        <v>3600000</v>
       </c>
       <c r="O9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="4" t="n">
-        <v>0</v>
+        <v>70400000</v>
       </c>
       <c r="S9" s="4" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>74000000</v>
+        <v>70400000</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B1:K1"/>
-    <mergeCell ref="L1:U1"/>
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="K1:S1"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>