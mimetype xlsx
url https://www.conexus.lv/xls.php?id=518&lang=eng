--- v4 (2026-07-23)
+++ v5 (2026-09-21)
@@ -364,445 +364,445 @@
       </c>
       <c r="P2" s="3" t="inlineStr">
         <is>
           <t>Nominated, kWh IPGKAP</t>
         </is>
       </c>
       <c r="Q2" s="3" t="inlineStr">
         <is>
           <t>Nominated, kWh IPGKSP</t>
         </is>
       </c>
       <c r="R2" s="3" t="inlineStr">
         <is>
           <t>Not nominated,kWh</t>
         </is>
       </c>
       <c r="S2" s="3" t="inlineStr">
         <is>
           <t>Available,kWh</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2026-07-23</t>
+          <t>2026-09-21</t>
         </is>
       </c>
       <c r="B3" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="4" t="n">
-        <v>23897000</v>
+        <v>66000</v>
       </c>
       <c r="E3" s="4" t="n">
-        <v>44288220</v>
+        <v>33425211</v>
       </c>
       <c r="F3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="4" t="n">
-        <v>0</v>
+        <v>1980664</v>
       </c>
       <c r="H3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="4" t="n">
-        <v>91814780</v>
+        <v>124528125</v>
       </c>
       <c r="J3" s="4" t="n">
-        <v>91814780</v>
+        <v>67220199</v>
       </c>
       <c r="K3" s="4" t="n">
         <v>74000000</v>
       </c>
       <c r="L3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="4" t="n">
-        <v>44000</v>
+        <v>333</v>
       </c>
       <c r="N3" s="4" t="n">
-        <v>5110296</v>
+        <v>16864237</v>
       </c>
       <c r="O3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P3" s="4" t="n">
-        <v>0</v>
+        <v>144000</v>
       </c>
       <c r="Q3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="4" t="n">
-        <v>68845704</v>
+        <v>56991430</v>
       </c>
       <c r="S3" s="4" t="n">
-        <v>68845704</v>
+        <v>30471364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2026-07-24</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="B4" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="4" t="n">
-        <v>0</v>
+        <v>231000</v>
       </c>
       <c r="E4" s="4" t="n">
-        <v>4848000</v>
+        <v>31630043</v>
       </c>
       <c r="F4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="4" t="n">
-        <v>155152000</v>
+        <v>128138957</v>
       </c>
       <c r="J4" s="4" t="n">
-        <v>155152000</v>
+        <v>128138957</v>
       </c>
       <c r="K4" s="4" t="n">
         <v>74000000</v>
       </c>
       <c r="L4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="4" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="N4" s="4" t="n">
-        <v>0</v>
+        <v>16354123</v>
       </c>
       <c r="O4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P4" s="4" t="n">
-        <v>0</v>
+        <v>720000</v>
       </c>
       <c r="Q4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="4" t="n">
-        <v>74000000</v>
+        <v>56915877</v>
       </c>
       <c r="S4" s="4" t="n">
-        <v>74000000</v>
+        <v>56915877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2026-07-25</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="B5" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="4" t="n">
-        <v>4848000</v>
+        <v>0</v>
       </c>
       <c r="F5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="J5" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="K5" s="4" t="n">
         <v>74000000</v>
       </c>
       <c r="L5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="4" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="N5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="4" t="n">
-        <v>74000000</v>
+        <v>73990000</v>
       </c>
       <c r="S5" s="4" t="n">
-        <v>74000000</v>
+        <v>73990000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2026-07-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="B6" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="4" t="n">
-        <v>4848000</v>
+        <v>0</v>
       </c>
       <c r="F6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="J6" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="K6" s="4" t="n">
         <v>74000000</v>
       </c>
       <c r="L6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="4" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="N6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="4" t="n">
-        <v>74000000</v>
+        <v>73990000</v>
       </c>
       <c r="S6" s="4" t="n">
-        <v>74000000</v>
+        <v>73990000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="B7" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="4" t="n">
-        <v>4848000</v>
+        <v>0</v>
       </c>
       <c r="F7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="J7" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="K7" s="4" t="n">
         <v>74000000</v>
       </c>
       <c r="L7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="4" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="N7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="4" t="n">
-        <v>74000000</v>
+        <v>73990000</v>
       </c>
       <c r="S7" s="4" t="n">
-        <v>74000000</v>
+        <v>73990000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2026-07-28</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="B8" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="4" t="n">
-        <v>4848000</v>
+        <v>0</v>
       </c>
       <c r="F8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="J8" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="K8" s="4" t="n">
         <v>74000000</v>
       </c>
       <c r="L8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="4" t="n">
         <v>74000000</v>
       </c>
       <c r="S8" s="4" t="n">
         <v>74000000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="B9" s="4" t="n">
         <v>160000000</v>
       </c>
       <c r="C9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="4" t="n">
-        <v>4848000</v>
+        <v>0</v>
       </c>
       <c r="F9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="J9" s="4" t="n">
-        <v>155152000</v>
+        <v>160000000</v>
       </c>
       <c r="K9" s="4" t="n">
         <v>74000000</v>
       </c>
       <c r="L9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="4" t="n">
         <v>74000000</v>
       </c>