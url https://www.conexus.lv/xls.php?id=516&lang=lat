--- v2 (2026-08-27)
+++ v3 (2026-10-31)
@@ -95,61 +95,69 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="2" fontId="4" numFmtId="164" xfId="0">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -171,143 +179,143 @@
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Gāzes diena</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Lietotāju krājumi</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Reģiona rezerves</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>Kopā</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
-      <c r="A2" s="1" t="inlineStr">
-[...11 lines deleted...]
-        <v>10949240464</v>
+      <c r="A2" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-24</t>
+        </is>
+      </c>
+      <c r="B2" s="5" t="n">
+        <v>8120304802</v>
+      </c>
+      <c r="C2" s="5" t="n">
+        <v>4030000000</v>
+      </c>
+      <c r="D2" s="5" t="n">
+        <v>12150304802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
-      <c r="A3" s="1" t="inlineStr">
-[...11 lines deleted...]
-        <v>10966685421</v>
+      <c r="A3" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-25</t>
+        </is>
+      </c>
+      <c r="B3" s="5" t="n">
+        <v>8183731792</v>
+      </c>
+      <c r="C3" s="5" t="n">
+        <v>4030000000</v>
+      </c>
+      <c r="D3" s="5" t="n">
+        <v>12213731792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="1" t="inlineStr">
-[...11 lines deleted...]
-        <v>10991498123</v>
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-26</t>
+        </is>
+      </c>
+      <c r="B4" s="5" t="n">
+        <v>8244236358</v>
+      </c>
+      <c r="C4" s="5" t="n">
+        <v>4030000000</v>
+      </c>
+      <c r="D4" s="5" t="n">
+        <v>12274236358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
-      <c r="A5" s="1" t="inlineStr">
-[...11 lines deleted...]
-        <v>11016824248</v>
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-27</t>
+        </is>
+      </c>
+      <c r="B5" s="5" t="n">
+        <v>8322976568</v>
+      </c>
+      <c r="C5" s="5" t="n">
+        <v>4030000000</v>
+      </c>
+      <c r="D5" s="5" t="n">
+        <v>12352976568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
-      <c r="A6" s="1" t="inlineStr">
-[...11 lines deleted...]
-        <v>11039756769</v>
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-28</t>
+        </is>
+      </c>
+      <c r="B6" s="5" t="n">
+        <v>8396191414</v>
+      </c>
+      <c r="C6" s="5" t="n">
+        <v>4030000000</v>
+      </c>
+      <c r="D6" s="5" t="n">
+        <v>12426191414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
-      <c r="A7" s="1" t="inlineStr">
-[...11 lines deleted...]
-        <v>11090470856</v>
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>2026-10-29</t>
+        </is>
+      </c>
+      <c r="B7" s="5" t="n">
+        <v>8403202209</v>
+      </c>
+      <c r="C7" s="5" t="n">
+        <v>4030000000</v>
+      </c>
+      <c r="D7" s="5" t="n">
+        <v>12433202209</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>